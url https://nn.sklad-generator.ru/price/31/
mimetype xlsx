--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -14,398 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Напряжение (В)</t>
   </si>
   <si>
     <t>Степень автоматизации</t>
   </si>
   <si>
     <t>Исполнение</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
-    <t>Бензиновый генератор ТСС SGG 6000 EH3 (новая модель)</t>
-[...5 lines deleted...]
-    <t>бензин</t>
+    <t>Дизельный генератор Fogo FDF 275 D</t>
+  </si>
+  <si>
+    <t>2 893 584</t>
+  </si>
+  <si>
+    <t>дизель</t>
   </si>
   <si>
     <t>230/400</t>
   </si>
   <si>
     <t>1 - ручной пуск</t>
   </si>
   <si>
     <t>открытое</t>
   </si>
   <si>
-    <t>https://nn.sklad-generator.ru/elektrostancii/tss/sgg-6000-eh3/</t>
-[...5 lines deleted...]
-    <t>144 310</t>
+    <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d/</t>
+  </si>
+  <si>
+    <t>Дизельный генератор Fogo FDF 275 D с АВР</t>
+  </si>
+  <si>
+    <t>3 147 422</t>
   </si>
   <si>
     <t>2 - автозапуск</t>
   </si>
   <si>
-    <t>https://nn.sklad-generator.ru/elektrostancii/tss/sgg-6000-eh3-s-avr/</t>
-[...37 lines deleted...]
-  <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 15</t>
   </si>
   <si>
     <t>276 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-15/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 15 с АВР</t>
   </si>
   <si>
     <t>331 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-15-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230</t>
   </si>
   <si>
     <t>360 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230 с АВР</t>
   </si>
   <si>
     <t>415 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230-s-avr/</t>
   </si>
   <si>
-    <t>Дизельный генератор Energo YM15/230</t>
-[...178 lines deleted...]
-  <si>
     <t>Дизельный генератор Energo MP138S с АВР</t>
   </si>
   <si>
     <t>1 010 835</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/energo/mp138s-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Energo MP138S</t>
   </si>
   <si>
     <t>846 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/energo/mp138s/</t>
   </si>
   <si>
     <t>Дизельный генератор Азимут АД-20С-Т400-2РНМ5 в контейнере с АВР</t>
   </si>
   <si>
     <t>1 050 000</t>
   </si>
   <si>
     <t>в контейнере</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/azimut/ad-20s-t400-2rnm5-v-konteynere-s-avr/</t>
+  </si>
+  <si>
+    <t>Дизельный генератор AGG CU138D5</t>
+  </si>
+  <si>
+    <t>1 545 254</t>
+  </si>
+  <si>
+    <t>https://nn.sklad-generator.ru/elektrostancii/agg/cu138d5/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -509,51 +299,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f9b2114de7a11ab8d7bdd8b241861.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692d71d81154ff9dd841e2cdeda8591.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -841,54 +631,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z37"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G37" sqref="G37"/>
+      <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="64.42578125" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="33.992" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="7"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="7"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
@@ -912,898 +702,300 @@
       </c>
       <c r="E4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="2">
-        <v>6</v>
+        <v>218</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2">
-        <v>6</v>
+        <v>218</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
-        <v>7</v>
+        <v>10.9</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="2">
-        <v>2</v>
+        <v>10.9</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="2">
-        <v>230</v>
+      <c r="E8" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="2">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="E9" s="2">
+        <v>230</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="2">
-        <v>218</v>
+        <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="E10" s="2">
+        <v>230</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="2">
-        <v>10.9</v>
+        <v>100</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="2">
-        <v>10.9</v>
+        <v>100</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="C13" s="2">
+        <v>20</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="2">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>12</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>45</v>
-      </c>
-[...596 lines deleted...]
-        <v>115</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">