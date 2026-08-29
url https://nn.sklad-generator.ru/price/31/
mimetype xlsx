--- v1 (2026-07-12)
+++ v2 (2026-08-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Напряжение (В)</t>
   </si>
   <si>
     <t>Степень автоматизации</t>
   </si>
   <si>
@@ -70,68 +70,59 @@
   <si>
     <t>Дизельный генератор Fogo FDF 275 D</t>
   </si>
   <si>
     <t>2 893 584</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>230/400</t>
   </si>
   <si>
     <t>1 - ручной пуск</t>
   </si>
   <si>
     <t>открытое</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d/</t>
   </si>
   <si>
     <t>Дизельный генератор Fogo FDF 275 D с АВР</t>
   </si>
   <si>
-    <t>3 147 422</t>
+    <t>3 019 384</t>
   </si>
   <si>
     <t>2 - автозапуск</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d-s-avr/</t>
   </si>
   <si>
-    <t>Дизельный генератор Arken ARK-Q 15</t>
-[...7 lines deleted...]
-  <si>
     <t>Дизельный генератор Arken ARK-Q 15 с АВР</t>
   </si>
   <si>
     <t>331 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-15-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230</t>
   </si>
   <si>
     <t>360 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230 с АВР</t>
   </si>
   <si>
     <t>415 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230-s-avr/</t>
@@ -143,59 +134,50 @@
     <t>1 010 835</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/energo/mp138s-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Energo MP138S</t>
   </si>
   <si>
     <t>846 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/energo/mp138s/</t>
   </si>
   <si>
     <t>Дизельный генератор Азимут АД-20С-Т400-2РНМ5 в контейнере с АВР</t>
   </si>
   <si>
     <t>1 050 000</t>
   </si>
   <si>
     <t>в контейнере</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/azimut/ad-20s-t400-2rnm5-v-konteynere-s-avr/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://nn.sklad-generator.ru/elektrostancii/agg/cu138d5/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -299,51 +281,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692d71d81154ff9dd841e2cdeda8591.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260465390ed8d5dffb448690ed9a917b1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -631,54 +613,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="64.42578125" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="33.992" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="7"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="7"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
@@ -763,239 +745,187 @@
       </c>
       <c r="G6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="2">
         <v>10.9</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="2">
-        <v>10.9</v>
+        <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E8" s="2" t="s">
-        <v>13</v>
+      <c r="E8" s="2">
+        <v>230</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="2">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="2">
         <v>230</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="2">
-        <v>230</v>
+      <c r="E10" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2">
         <v>100</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="2">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      <c r="A13" s="1" t="s">
         <v>39</v>
-      </c>
-[...45 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">