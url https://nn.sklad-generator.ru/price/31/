--- v2 (2026-08-29)
+++ v3 (2026-10-13)
@@ -14,158 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Наш телефон:</t>
   </si>
   <si>
     <t>8 (495) 789-47-76</t>
   </si>
   <si>
     <t>Название товара</t>
   </si>
   <si>
     <t>Цена (руб)</t>
   </si>
   <si>
     <t>Мощность номинальная (кВт)</t>
   </si>
   <si>
     <t>Топливо</t>
   </si>
   <si>
     <t>Напряжение (В)</t>
   </si>
   <si>
     <t>Степень автоматизации</t>
   </si>
   <si>
     <t>Исполнение</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Дизельный генератор Fogo FDF 275 D</t>
   </si>
   <si>
-    <t>2 893 584</t>
+    <t>2 300 000</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>230/400</t>
   </si>
   <si>
     <t>1 - ручной пуск</t>
   </si>
   <si>
     <t>открытое</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d/</t>
   </si>
   <si>
     <t>Дизельный генератор Fogo FDF 275 D с АВР</t>
   </si>
   <si>
-    <t>3 019 384</t>
+    <t>2 425 800</t>
   </si>
   <si>
     <t>2 - автозапуск</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/fogo/fdf-275-d-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 15 с АВР</t>
   </si>
   <si>
     <t>331 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-15-s-avr/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230</t>
   </si>
   <si>
     <t>360 000</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230/</t>
   </si>
   <si>
     <t>Дизельный генератор Arken ARK-Q 18/230 с АВР</t>
   </si>
   <si>
     <t>415 650</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/arken/ark-q-18-230-s-avr/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://nn.sklad-generator.ru/elektrostancii/energo/mp138s/</t>
   </si>
   <si>
     <t>Дизельный генератор Азимут АД-20С-Т400-2РНМ5 в контейнере с АВР</t>
   </si>
   <si>
     <t>1 050 000</t>
   </si>
   <si>
     <t>в контейнере</t>
   </si>
   <si>
     <t>https://nn.sklad-generator.ru/elektrostancii/azimut/ad-20s-t400-2rnm5-v-konteynere-s-avr/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -281,51 +263,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260465390ed8d5dffb448690ed9a917b1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e1b439ae7e8e5b8fb7ea85139f6f1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -613,54 +595,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z12"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="64.42578125" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="2"/>
     <col min="3" max="3" width="33.992" bestFit="true" customWidth="true" style="2"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="19.852" bestFit="true" customWidth="true" style="1"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="1"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="7"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="7"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>1</v>
@@ -814,118 +796,66 @@
       </c>
       <c r="D9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="2">
         <v>230</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="A11" s="1" t="s">
         <v>33</v>
-      </c>
-[...45 lines deleted...]
-        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection objects="1" scenarios="1" formatCells="1" formatColumns="1" formatRows="1" insertColumns="1" insertRows="1" insertHyperlinks="1" deleteColumns="1" deleteRows="1" sort="1" autoFilter="1" pivotTables="1" selectLockedCells="0" selectUnlockedCells="0"/>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555556" footer="0.51180555555556"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">